--- v0 (2026-04-29)
+++ v1 (2026-06-17)
@@ -1,38 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf13eb7c2b2c9462b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R43535930b4d54823" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:top w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4510"/>
         <w:gridCol w:w="4510"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
@@ -70,51 +70,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
               <w:drawing>
                 <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1358900" cy="736600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1843135653614913"/>
+                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbfb1c2ec1c5943ab"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1358900" cy="736600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
@@ -1822,27 +1822,27 @@
     <w:rsid w:val="008D0119"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R61ec000181084882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rc8daf3d869884cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R8003fc7ffbf34ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/06cf0251-9acc-4a2e-9643-55b4a4f54ea2.png" Id="R1843135653614913" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb2a52ad0dd2a4889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Re8351ba06cb048cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R54a61dd86e70481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/df2e751d-b6ac-4560-8d30-70d36b1aca96.png" Id="Rbfb1c2ec1c5943ab" /></Relationships>
 </file>