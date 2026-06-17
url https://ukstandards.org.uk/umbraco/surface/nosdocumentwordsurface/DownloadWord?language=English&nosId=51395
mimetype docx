--- v1 (2026-06-17)
+++ v2 (2026-06-17)
@@ -1,38 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R43535930b4d54823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8ae84a026ae04745" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:top w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4510"/>
         <w:gridCol w:w="4510"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
@@ -70,51 +70,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
               <w:drawing>
                 <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1358900" cy="736600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbfb1c2ec1c5943ab"/>
+                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2a57f02636734c94"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1358900" cy="736600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
@@ -1822,27 +1822,27 @@
     <w:rsid w:val="008D0119"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb2a52ad0dd2a4889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Re8351ba06cb048cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R54a61dd86e70481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/df2e751d-b6ac-4560-8d30-70d36b1aca96.png" Id="Rbfb1c2ec1c5943ab" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7b9c8181174c45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rd2b1551dede3448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R72229138e37d41dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/eac47ffe-1df3-4f5b-9de1-98f7ee56cbaf.png" Id="R2a57f02636734c94" /></Relationships>
 </file>