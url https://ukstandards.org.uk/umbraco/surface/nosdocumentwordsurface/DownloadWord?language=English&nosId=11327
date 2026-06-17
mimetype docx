--- v0 (2026-04-29)
+++ v1 (2026-06-17)
@@ -1,38 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R9207e2a03efa4f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rcc6a21c1b2de4dd2" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:top w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4510"/>
         <w:gridCol w:w="4510"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
@@ -70,51 +70,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
               <w:drawing>
                 <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1358900" cy="736600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfa5d19687798478c"/>
+                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R31c7440be748439b"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1358900" cy="736600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
@@ -1057,51 +1057,51 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Management &amp; leadership; enhance; staff wellbeing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003E25F4" w:rsidSect="00FC3028">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01BB8D55"/>
+    <w:nsid w:val="E709E43D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7CC04EC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1170,51 +1170,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2F82770"/>
+    <w:nsid w:val="2654F26B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7CC04EC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1959,27 +1959,27 @@
     <w:rsid w:val="008D0119"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rba498597209b4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R1773b761a39540b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R743690a1e8af4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/cc9d4b03-23e4-4ded-a3ea-6df87013b716.png" Id="Rfa5d19687798478c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5915c95c26e546cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rd988616dc8444468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb237f97dfecd4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/ed5782c7-6960-4f7a-b8f3-c5b5742ed0e0.png" Id="R31c7440be748439b" /></Relationships>
 </file>