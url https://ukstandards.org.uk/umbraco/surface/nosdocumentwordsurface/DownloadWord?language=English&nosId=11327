--- v1 (2026-06-17)
+++ v2 (2026-06-17)
@@ -1,38 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rcc6a21c1b2de4dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R624511e068454f16" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:top w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="none" w:sz="2" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4510"/>
         <w:gridCol w:w="4510"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
@@ -70,51 +70,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4000" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
               <w:drawing>
                 <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1358900" cy="736600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R31c7440be748439b"/>
+                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R238af10383534ba8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1358900" cy="736600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
@@ -1057,51 +1057,51 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Management &amp; leadership; enhance; staff wellbeing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003E25F4" w:rsidSect="00FC3028">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="E709E43D"/>
+    <w:nsid w:val="97A588BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7CC04EC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1170,51 +1170,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2654F26B"/>
+    <w:nsid w:val="17255398"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7CC04EC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1959,27 +1959,27 @@
     <w:rsid w:val="008D0119"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5915c95c26e546cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rd988616dc8444468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb237f97dfecd4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/ed5782c7-6960-4f7a-b8f3-c5b5742ed0e0.png" Id="R31c7440be748439b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4fc55e81ab6f4413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rd7a75d6a9ea44e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R83b6839a22ba4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/word/media/7a9b72ce-d847-40bf-bd7a-828431797f42.png" Id="R238af10383534ba8" /></Relationships>
 </file>